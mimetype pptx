--- v0 (2026-05-19)
+++ v1 (2026-11-05)
@@ -1,116 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId11"/>
+    <p:notesMasterId r:id="rId13"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId12"/>
+    <p:handoutMasterId r:id="rId14"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="302" r:id="rId2"/>
-    <p:sldId id="304" r:id="rId3"/>
-[...6 lines deleted...]
-    <p:sldId id="289" r:id="rId10"/>
+    <p:sldId id="321" r:id="rId3"/>
+    <p:sldId id="304" r:id="rId4"/>
+    <p:sldId id="315" r:id="rId5"/>
+    <p:sldId id="316" r:id="rId6"/>
+    <p:sldId id="317" r:id="rId7"/>
+    <p:sldId id="318" r:id="rId8"/>
+    <p:sldId id="319" r:id="rId9"/>
+    <p:sldId id="314" r:id="rId10"/>
+    <p:sldId id="307" r:id="rId11"/>
+    <p:sldId id="289" r:id="rId12"/>
   </p:sldIdLst>
   <p:sldSz cx="18288000" cy="10287000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
-  <p:embeddedFontLst>
-[...4 lines deleted...]
-  </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -1394,114 +1394,114 @@
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent3"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr>
-[...1 lines deleted...]
-    <p:restoredTop sz="82974" autoAdjust="0"/>
+  <p:normalViewPr showOutlineIcons="0">
+    <p:restoredLeft sz="34567" autoAdjust="0"/>
+    <p:restoredTop sz="86441" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="62" d="100"/>
-          <a:sy n="62" d="100"/>
+          <a:sx n="52" d="100"/>
+          <a:sy n="52" d="100"/>
         </p:scale>
-        <p:origin x="552" y="66"/>
+        <p:origin x="240" y="438"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
-      <p:origin x="0" y="-12468"/>
+      <p:origin x="0" y="-4428"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="120" d="100"/>
         <a:sy n="120" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="70" d="100"/>
         <a:sy n="70" d="100"/>
       </p:scale>
       <p:origin x="0" y="-2232"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
         <p:origin x="3030" y="90"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -1558,51 +1558,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{598C2B4A-534F-4F1F-A904-825A11F8CCBC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{641EC9A8-773A-4BA7-2109-AF376D67F9AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -1739,51 +1739,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D003A10E-90C6-4978-89DC-ACC6D9E041AA}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2010,76 +2010,84 @@
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -2159,142 +2167,258 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{484CEC91-7A65-4868-9634-A5288F997D0F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2237398641"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="171450" indent="-171450">
-[...16 lines deleted...]
-            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Slide title is hidden </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>from display</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{484CEC91-7A65-4868-9634-A5288F997D0F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1665185878"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F793614B-2414-627B-C37F-9FA684288D48}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB6AFF4D-25CB-6447-0BBB-0EC62885CF0A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE6AD466-A1BD-D6AA-BBE6-E6E0BD9529D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Header font 50pt</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Content/body text font 28pt</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ECBF8A5-A4B4-98AF-3FCF-3BA5EC6923CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{484CEC91-7A65-4868-9634-A5288F997D0F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="553202916"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2398753212"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2320,467 +2444,717 @@
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Header font 50pt</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Content/body text font 26pt</a:t>
+              <a:t>Content/body text font 28pt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{484CEC91-7A65-4868-9634-A5288F997D0F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3896338712"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="553202916"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECB7C400-75EC-4D7D-5143-C56DD1FC7CD6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47D087E1-DB39-D0F2-4F69-23247F3B07F7}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25A6DA28-CA2B-793E-ADF2-F0E4D4A4497D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADD98CFB-9064-CE39-C45C-9C08C49D2B23}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{776D6A72-9D73-5DDB-D15C-A6D9458DC932}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEDEC6A6-159E-5875-D5CC-671F7EF92487}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Header font 50pt</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Content/body text font 26pt</a:t>
+              <a:t>Content/body text font 28pt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29E58166-5D25-1615-C4C8-A6D52140671A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10F466A6-769C-4BCE-90E0-78CE21A8AF95}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{484CEC91-7A65-4868-9634-A5288F997D0F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2768315288"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1041511046"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85107392-DCCA-767E-959D-B9DAA75FF200}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0F90175-4212-48E3-D017-5E7EF7290628}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{149D88AF-6A8A-14E3-26C0-140DCE5E622E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF917105-2FAC-3029-F3DE-9A87E5E47E64}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BAFF87D-A6CB-5E0F-0BE7-898829D246F9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED90EB79-7E52-7EB6-AEA4-B3985A9D217E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Header font 50pt</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Content/body text font 26pt</a:t>
+              <a:t>Content/body text font 28pt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36D4F521-D727-7F05-0BED-7BFBD233A875}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D100ECC-6282-97C7-76BE-C6DC643C551A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{484CEC91-7A65-4868-9634-A5288F997D0F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="480433505"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2491289210"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF3474AC-64BD-4D77-C69E-FA1C7B736B70}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF7F2842-238B-9880-C3E4-6A55A5FA5319}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5E085D4-73F6-057B-6169-72F26E23323A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4897CF6D-2031-FA7D-8572-D50080F93660}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF5B9562-7815-FD19-DDD9-E393A9E03F3E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAE6E7E6-E601-589F-F8D8-2F29D57948B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Header font 50pt</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Content/body text font 28pt</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DE406D6-908E-9DB4-49FA-FD192A35F2EC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB06B054-6B6C-9B71-8E79-26862DC57711}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{484CEC91-7A65-4868-9634-A5288F997D0F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2754684032"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4003098149"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C48B5219-A2D4-6CBE-3659-93333FA5AA93}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D68D1BF9-CD70-4E46-BB2F-9F09761640A0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F26B3B25-F416-5177-06C1-E075443E45CD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Header font 50pt</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Content/body text font 28pt</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5691EB11-D0BF-CC44-A9A0-3F65E45FF5E5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{484CEC91-7A65-4868-9634-A5288F997D0F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1016730405"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A661D054-3F69-E683-96D7-88E650C83EA1}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF00F021-DBCA-88C5-1677-BA740A0491DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FFDA201-12F9-2664-6171-F44FE5D162F2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Header font 50pt</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Content/body text font 28pt</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6869581E-F166-3923-0AF7-417DE1097CE4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{484CEC91-7A65-4868-9634-A5288F997D0F}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1096084695"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -2885,152 +3259,60 @@
             <a:pPr marL="171450" indent="-171450">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{484CEC91-7A65-4868-9634-A5288F997D0F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8</a:t>
+              <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4126509905"/>
-      </p:ext>
-[...90 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1665185878"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -3708,51 +3990,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FE9CDF-4B22-2AEC-D3B4-2114FED224F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -4484,51 +4766,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62426D22-60B6-DC3A-E908-0B8868932C6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -5042,51 +5324,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62426D22-60B6-DC3A-E908-0B8868932C6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -6373,51 +6655,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7101E39D-C426-0C02-ADD0-C1A4A9D4AE6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -7342,51 +7624,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7101E39D-C426-0C02-ADD0-C1A4A9D4AE6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -7654,51 +7936,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63E825D9-F1DB-B607-A9E0-1F88C0393ABF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -7997,51 +8279,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63E825D9-F1DB-B607-A9E0-1F88C0393ABF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -8333,51 +8615,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8448CBD1-B5E6-754B-4D75-219F58E6DEA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -8790,51 +9072,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FE9CDF-4B22-2AEC-D3B4-2114FED224F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -9210,51 +9492,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -9571,51 +9853,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -9872,51 +10154,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -10143,51 +10425,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1" hasCustomPrompt="1"/>
@@ -10474,51 +10756,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8448CBD1-B5E6-754B-4D75-219F58E6DEA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -11002,51 +11284,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FE9CDF-4B22-2AEC-D3B4-2114FED224F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -11306,51 +11588,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/19/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAF12BDF-56C2-0213-CE6C-82243BE91B51}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
@@ -11742,80 +12024,88 @@
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="5486400" algn="l" defTabSz="1371600" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="2700" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="2F3D4C"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -11824,89 +12114,96 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B0125B5-F436-FCCB-568C-BFA2D8619E3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fiscal Practices</a:t>
             </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>District Finance Checklist</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B099F854-9284-7C19-F74C-100A35BAADE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Dawn Robinson</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Fiscal Practice Manager</a:t>
-[...5 lines deleted...]
-              <a:t>Boot Camp August 21-22, 2025</a:t>
+              <a:t>Fiscal Support Manager</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Boot Camp August 20-21, 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Content PlacehCDE banner logo" descr="2024 South Carolina Department of Education banner logo.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8433567-76C1-EC93-B632-9F436514586A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:lum bright="70000" contrast="-70000"/>
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId4">
@@ -11926,1595 +12223,1902 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="304800" y="8191501"/>
             <a:ext cx="9601200" cy="1920240"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1840523647"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...4 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E35C5B94-6F65-CAE8-D4B2-E44CACF9DCB0}"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0BC09A1-C95A-67A0-6EDD-9AFADE432F79}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2171700" y="2019300"/>
+            <a:ext cx="5448300" cy="5445030"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D60F6F42-CE38-B267-394C-1CC08B4B7FEF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="918972" y="711606"/>
-            <a:ext cx="16450056" cy="769441"/>
+            <a:off x="8790904" y="2233652"/>
+            <a:ext cx="7296150" cy="2654060"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="8000" dirty="0">
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Dawn</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="8000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="0" lang="en-US" sz="8000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="8000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Robinson</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE5088E0-C3F0-5ADF-E777-D1B5D06F4741}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8790904" y="5511790"/>
+            <a:ext cx="7344446" cy="2374910"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fiscal Support Manager</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>803-734-0721</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>kdrobinson@ed.sc.gov</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="562993878"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7D376D9-A94D-5CA8-D27B-EF5E49AA773F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>ed.sc.gov</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD3D7D9A-6586-53E8-4CC1-61E9C796B81D}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E28B2A1-9E18-53AD-AC89-EAA0551D6C59}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="918972" y="326885"/>
+            <a:ext cx="16450056" cy="1538883"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
             <a:prstDash/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="5000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Section 59-20-90</a:t>
-[...11 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Section 59-20-90 – School District Fiscal Practices of Concern</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68B022E1-A8D3-3A4F-59B2-610E7DADD22A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E849956-0A7F-4181-8125-19E743E3FC2F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="918972" y="1817316"/>
+            <a:ext cx="16450056" cy="7136184"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...48 lines deleted...]
-          </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>This statute establishes a statewide oversight framework for identifying and addressing financial issues in school districts.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The South Carolina Department of Education (SCDE) must work with district leadership to: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Identify risky fiscal practices or budget conditions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Require corrective actions when problems are identified</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The law requires SCDE to classify districts into three escalating levels:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fiscal Watch (lowest level)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fiscal Caution (middle level)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fiscal Emergency (highest level)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Audit results &amp; Financial reporting compliance are primary drivers of designation.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fund balance sustainability is a critical risk indicator.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...12 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2151234164"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="922567266"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="TextBox 8">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F6B6567-901F-C3DC-3E1E-D49CF4E0B975}"/>
+          <p:cNvPr id="5" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E35C5B94-6F65-CAE8-D4B2-E44CACF9DCB0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="918972" y="547687"/>
-            <a:ext cx="16404336" cy="653320"/>
+            <a:off x="918972" y="326885"/>
+            <a:ext cx="16450056" cy="1538883"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
             <a:prstDash/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="5000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Fiscal watch</a:t>
-[...11 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Most common areas of need when reviewing Fiscal Watch and/or Caution declaration districts:  (1)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D93FC92B-BE38-3E06-A964-9B008C717A71}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68B022E1-A8D3-3A4F-59B2-610E7DADD22A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="1"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="1"/>
-[...7 lines deleted...]
-            <a:pPr lvl="1"/>
+            <a:pPr marL="457200" lvl="0" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="4400" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1" dirty="0"/>
+              <a:t>1. Position Controls</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0"/>
-              <a:t>Upon review of the district’s annual audit, the department determines financial practices occurring outside of acceptable accounting standards exist.</a:t>
-[...4 lines deleted...]
-              <a:buNone/>
+              <a:t>Position control tracks authorized staffing levels and associated costs. It prevents overspending on salaries and benefits by aligning personnel decisions with budget limits. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
-[...18 lines deleted...]
-              <a:buNone/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
-[...6 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="428430090"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2151234164"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B9DFE0F-197A-5C80-AE05-DAC94C5BDC85}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92BF9D78-0C5E-C0E8-1CE2-C39EE4D22BB1}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="TextBox 8">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7B8FC18-0049-AAD3-C684-13F3EF0B59BE}"/>
+          <p:cNvPr id="5" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE2AF864-5CFA-3C3F-B228-4B6AD9EC1CDE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="918972" y="547687"/>
-            <a:ext cx="16404336" cy="653320"/>
+            <a:off x="918972" y="326885"/>
+            <a:ext cx="16450056" cy="1538883"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
             <a:prstDash/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="5000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Fiscal Caution</a:t>
-[...11 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Most common areas of need when reviewing Fiscal Watch and/or Caution declaration districts: (2)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CAE8157-11A1-2B6C-7AAE-276DE7BA86C1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2916DECA-D133-6F3E-A7FC-40F1C28EF9E7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="1"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="1"/>
-[...11 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="457200" lvl="0" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3000" dirty="0"/>
-[...10 lines deleted...]
-              <a:buNone/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="en-US" sz="4400" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1" dirty="0"/>
+              <a:t>2. Fixed Assets</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3000" dirty="0"/>
-[...14 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>Managing fixed assets (like buildings, equipment) ensures accurate valuation, compliance with accounting standards, and prevents loss or misuse of resources. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1082050229"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="395418268"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2580A1DD-E42C-3CFE-7FBD-06D41545F41F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E2E0BAE-91E6-A251-EE1A-309EAA518B6B}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="TextBox 8">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DCC25A2-B0BE-F5B8-A5BD-B05FC8F098E2}"/>
+          <p:cNvPr id="5" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1574337-8E6A-7906-0BDD-70610C9354BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="918972" y="547687"/>
-            <a:ext cx="16404336" cy="653320"/>
+            <a:off x="918972" y="326885"/>
+            <a:ext cx="16450056" cy="1538883"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
             <a:prstDash/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="5000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Fiscal Emergency</a:t>
-[...11 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Most common areas of need when reviewing Fiscal Watch and/or Caution declaration districts: (3)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A3C56AC-6263-2D17-CAAC-08A18022D1B7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71D0AE7A-4291-E0C3-6A74-AEA582423FAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="1"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="1"/>
-[...30 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="457200" lvl="0" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
-[...10 lines deleted...]
-              <a:buNone/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
-[...14 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="4400" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1" dirty="0"/>
+              <a:t>3. Internal Controls</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>Internal controls safeguard assets, ensure accurate financial reporting, and reduce fraud risk. They create accountability and transparency in fiscal operations.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="800631894"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1109894013"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{460729CA-1192-86D7-97CE-BC2F9EBB21B2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95444097-4E6F-0C0C-5F4A-7D87420212AA}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A2C5142-0515-F4A7-7C89-B0D3110BC872}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="918972" y="326885"/>
+            <a:ext cx="16450056" cy="1538883"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="5000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Most common areas of need when reviewing Fiscal Watch and/or Caution declaration districts: (4)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Content Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDA4EFFA-C73A-600F-CB06-610297B8D2FF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82B1A005-7F68-9262-35AA-731D04CC2C31}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="571500" indent="-571500">
-[...5 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="457200" lvl="0" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
-[...8 lines deleted...]
-              </a:spcBef>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
-[...130 lines deleted...]
-              </a:spcBef>
+            <a:endParaRPr lang="en-US" sz="4400" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1" dirty="0"/>
+              <a:t>4. Policies &amp; Procedures</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...7 lines deleted...]
-            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>Documented policies standardize processes, reduce errors, and ensure compliance with laws and regulations. They provide clear guidance for consistent decision-making. </a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
-          </a:p>
-[...26 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2154015962"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1089339219"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32D281AF-859C-AD83-3251-DA280AD44A04}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA98F44A-3918-61A2-4BA8-29EDE4489F09}"/>
+          <p:cNvPr id="5" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2C4713C-7082-1E53-7DD7-24D8389B2A43}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="918972" y="326885"/>
+            <a:ext cx="16450056" cy="1538883"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="5000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Most common areas of need when reviewing Fiscal Watch and/or Caution declaration districts: (5)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Content Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{165B67E5-6E55-6235-7C72-1E0D95F40D82}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
-[...5 lines deleted...]
-              </a:spcBef>
+            <a:pPr marL="457200" lvl="0" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...11 lines deleted...]
-              </a:spcBef>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="4000" dirty="0"/>
-[...8 lines deleted...]
-              </a:spcBef>
+            <a:endParaRPr lang="en-US" sz="4400" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1" dirty="0"/>
+              <a:t>5. Staff Training</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="4000" dirty="0"/>
-[...15 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
-        </p:txBody>
-[...25 lines deleted...]
-            </a:r>
+          <a:p>
+            <a:pPr fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>Well-trained staff understand fiscal policies and systems, reducing mistakes and improving efficiency. Training also supports compliance and adaptability to new regulations. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1893838361"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3720441528"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BD2FF3D-B41C-5C80-753E-D7D571834657}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...43 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D60F6F42-CE38-B267-394C-1CC08B4B7FEF}"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16C98D10-9BB0-F2E1-C797-FAD55F2E7D24}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8790904" y="2233652"/>
-            <a:ext cx="7296150" cy="2654060"/>
+            <a:off x="918972" y="326885"/>
+            <a:ext cx="16450056" cy="1538883"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
             <a:prstDash/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
-[...7 lines deleted...]
-              <a:rPr kumimoji="0" lang="en-US" sz="8000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="5000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t> </a:t>
-[...26 lines deleted...]
-              <a:t>Robinson</a:t>
+              <a:t>Most common areas of need when reviewing Fiscal Watch and/or Caution declaration districts:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Content Placeholder 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE5088E0-C3F0-5ADF-E777-D1B5D06F4741}"/>
+          <p:cNvPr id="2" name="Content Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BE401B9-8959-0562-7BD1-D4EC30ABA6B8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="1"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-              <a:buNone/>
+            <a:pPr marL="457200" lvl="0" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:endParaRPr lang="en-US" sz="4400" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1" dirty="0"/>
+              <a:t>6. Procurement</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="0" indent="-457200">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="base"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
+              <a:t>Proper procurement practices ensure cost-effective purchasing, prevent fraud, and maintain fairness and transparency in vendor selection. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="562993878"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="163320721"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Title 4">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7D376D9-A94D-5CA8-D27B-EF5E49AA773F}"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA98F44A-3918-61A2-4BA8-29EDE4489F09}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="919163" y="1817688"/>
+            <a:ext cx="16449675" cy="6332537"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="1371600" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="1371600" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="1371600" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="1371600" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Please email me or call anytime you have any questions. I will be glad to assist in any way.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="1371600" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1893838361"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_Office Theme">
   <a:themeElements>
     <a:clrScheme name="SCDE">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FCEFD8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="F1BA55"/>
@@ -14434,96 +15038,104 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3390cb59-90bc-4f11-98fc-f7bb6a79cbfc}" enabled="1" method="Standard" siteId="{2704e2c5-29f5-4f7e-b91c-bd56f0685995}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>powerpoint_dark</Template>
   <TotalTime></TotalTime>
-  <Words>694</Words>
+  <Words>616</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>92</Paragraphs>
-[...1 lines deleted...]
-  <Notes>8</Notes>
+  <Paragraphs>104</Paragraphs>
+  <Slides>11</Slides>
+  <Notes>10</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Algerian</vt:lpstr>
-      <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>1_Office Theme</vt:lpstr>
-      <vt:lpstr>Fiscal Practices</vt:lpstr>
-[...5 lines deleted...]
-      <vt:lpstr>Fiscal Declarations </vt:lpstr>
+      <vt:lpstr>Fiscal Practices District Finance Checklist</vt:lpstr>
+      <vt:lpstr>Section 59-20-90 – School District Fiscal Practices of Concern</vt:lpstr>
+      <vt:lpstr>Most common areas of need when reviewing Fiscal Watch and/or Caution declaration districts:  (1)</vt:lpstr>
+      <vt:lpstr>Most common areas of need when reviewing Fiscal Watch and/or Caution declaration districts: (2)</vt:lpstr>
+      <vt:lpstr>Most common areas of need when reviewing Fiscal Watch and/or Caution declaration districts: (3)</vt:lpstr>
+      <vt:lpstr>Most common areas of need when reviewing Fiscal Watch and/or Caution declaration districts: (4)</vt:lpstr>
+      <vt:lpstr>Most common areas of need when reviewing Fiscal Watch and/or Caution declaration districts: (5)</vt:lpstr>
+      <vt:lpstr>Most common areas of need when reviewing Fiscal Watch and/or Caution declaration districts:</vt:lpstr>
+      <vt:lpstr>    Please email me or call anytime you have any questions. I will be glad to assist in any way. </vt:lpstr>
       <vt:lpstr>Dawn  Robinson</vt:lpstr>
       <vt:lpstr>ed.sc.gov</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:creator>Robinson, Dawn</dc:creator>
+  <dc:title>Fiscal Practices - SCDE Finance Boot Camp</dc:title>
+  <dc:subject>Fiscal Practices - SCDE Finance Boot Camp</dc:subject>
+  <dc:creator>South Carolina Department of Education</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:identifier>DAGJFJTh0zc</dc:identifier>
 </cp:coreProperties>
 </file>