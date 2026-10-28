--- v0 (2026-08-07)
+++ v1 (2026-10-28)
@@ -46,55 +46,56 @@
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId35"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="302" r:id="rId2"/>
     <p:sldId id="303" r:id="rId3"/>
     <p:sldId id="299" r:id="rId4"/>
     <p:sldId id="313" r:id="rId5"/>
     <p:sldId id="314" r:id="rId6"/>
     <p:sldId id="315" r:id="rId7"/>
     <p:sldId id="317" r:id="rId8"/>
     <p:sldId id="318" r:id="rId9"/>
     <p:sldId id="319" r:id="rId10"/>
     <p:sldId id="320" r:id="rId11"/>
     <p:sldId id="321" r:id="rId12"/>
     <p:sldId id="322" r:id="rId13"/>
     <p:sldId id="323" r:id="rId14"/>
     <p:sldId id="324" r:id="rId15"/>
@@ -1421,77 +1422,77 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent3"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
-[...2 lines deleted...]
-    <p:restoredTop sz="95706" autoAdjust="0"/>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr showOutlineIcons="0">
+    <p:restoredLeft sz="34590" autoAdjust="0"/>
+    <p:restoredTop sz="86382" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="52" d="100"/>
-          <a:sy n="52" d="100"/>
+          <a:sx n="40" d="100"/>
+          <a:sy n="40" d="100"/>
         </p:scale>
-        <p:origin x="234" y="384"/>
+        <p:origin x="96" y="552"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
-      <p:origin x="0" y="-12468"/>
+      <p:origin x="0" y="-1848"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="120" d="100"/>
         <a:sy n="120" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="70" d="100"/>
         <a:sy n="70" d="100"/>
       </p:scale>
       <p:origin x="0" y="-2232"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1562,51 +1563,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D003A10E-90C6-4978-89DC-ACC6D9E041AA}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2896,51 +2897,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FE9CDF-4B22-2AEC-D3B4-2114FED224F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -3672,51 +3673,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62426D22-60B6-DC3A-E908-0B8868932C6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -4230,51 +4231,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62426D22-60B6-DC3A-E908-0B8868932C6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -5561,51 +5562,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7101E39D-C426-0C02-ADD0-C1A4A9D4AE6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -6530,51 +6531,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7101E39D-C426-0C02-ADD0-C1A4A9D4AE6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -6842,51 +6843,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63E825D9-F1DB-B607-A9E0-1F88C0393ABF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -7185,51 +7186,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63E825D9-F1DB-B607-A9E0-1F88C0393ABF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -7521,51 +7522,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8448CBD1-B5E6-754B-4D75-219F58E6DEA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -7978,51 +7979,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FE9CDF-4B22-2AEC-D3B4-2114FED224F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -8398,51 +8399,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -8759,51 +8760,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -9060,51 +9061,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -9331,51 +9332,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1" hasCustomPrompt="1"/>
@@ -9662,51 +9663,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8448CBD1-B5E6-754B-4D75-219F58E6DEA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -10190,51 +10191,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FE9CDF-4B22-2AEC-D3B4-2114FED224F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -10494,51 +10495,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>8/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAF12BDF-56C2-0213-CE6C-82243BE91B51}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
@@ -11031,55 +11032,55 @@
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ramelvin@ed.sc.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hdavis@ed.sc.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:auditingservices@ed.sc.gov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:auditingservices@ed.sc.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hdavis@ed.sc.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/finance/auditing/manuals-handbooks-and-guidelines/financial-accounting-handbook/fy-2020-21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ed.sc.gov/finance/auditing/manuals-handbooks-and-guidelines/financial-accounting-handbook/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11134,69 +11135,69 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B099F854-9284-7C19-F74C-100A35BAADE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Finance Bootcamp</a:t>
+              <a:t>Finance Boot camp</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Hershula Davis</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Director, Office of Audit Services</a:t>
-[...5 lines deleted...]
-              <a:t>August 21, 2025</a:t>
+              <a:t>Director, Office of Auditing Services</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>August 20, 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Content PlacehCDE banner logo" descr="2024 South Carolina Department of Education banner logo.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8433567-76C1-EC93-B632-9F436514586A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
@@ -11245,50 +11246,75 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99A57D82-D6F7-3BF1-593F-64B4EC6B0D0A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="6000" dirty="0"/>
               <a:t>Table 3 – Summary of Expenditure Accounts</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6A6D586-0B97-0AA9-501D-7912AE8B8321}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2383560695"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -11296,88 +11322,85 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D43AEA0-5DA4-B07E-01DE-64B35EB8535C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Content Placeholder 4" descr="Summary of Expenditure Accounts">
+          <p:cNvPr id="4" name="Content Placeholder 4" descr="Table">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B98F01D8-CE1C-D07A-47F5-060EAFA97F0C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="342900"/>
+            <a:off x="1" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4015053171"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -11389,88 +11412,85 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF336916-B1FA-8B8D-2FF8-BD6FC3FDD6A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Content Placeholder 6" descr="Summary of Expenditure Accounts, continued">
+          <p:cNvPr id="4" name="Content Placeholder 6" descr="Scanned document. &#10;Fiscal Year 2020-21. Summary of expenditure accounts. Please contact creator of document if you need details. ">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D8029AB-1314-7EAC-9ED8-5A2274D8420A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="266700"/>
+            <a:off x="0" y="0"/>
             <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1728730650"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -11489,50 +11509,75 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BB4DCBA-2EA7-3554-2B50-88FAE1B40796}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="6000" dirty="0"/>
               <a:t>Table 4 – Expenditure Account Summary and Funds in Which These Accounts are Found</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89F99DD9-F399-2795-5A5E-858415868F63}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1383734579"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -11540,88 +11585,85 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5862BF4-046B-D409-4C1E-9BB492BB6746}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Content Placeholder 4" descr="Expenditure Account Summary and Funds in Which These Accounts are Found">
+          <p:cNvPr id="4" name="Content Placeholder 4" descr="Table">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6912D95F-6659-99D0-E1A7-CB4462760EEC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1" y="0"/>
+            <a:off x="0" y="0"/>
             <a:ext cx="18287999" cy="10287000"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="561237639"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -11754,50 +11796,75 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8CBFC60-9C90-8D47-7893-9BF695CCA96D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Revenue Codes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA900674-51AC-EF7B-5C9A-05958DC4EBDC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3710285657"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -11807,83 +11874,83 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{631F2AB0-3418-3D28-ADCB-0BE5811DD385}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Revenue Codes Identifier</a:t>
+              <a:t>Revenue Codes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1C8BCF7-D17E-2B68-6C64-E7D3D94A27E5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>4 digit codes (XXXX)</a:t>
+              <a:t>4-digit codes (XXXX)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" baseline="30000" dirty="0"/>
               <a:t>st</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> digit indicates source of revenue</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>Local		(1xxx)</a:t>
@@ -12374,51 +12441,51 @@
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Revenue from the state appropriations for school districts, state grants (31xx and 32xx), Education Finance Act (EFA) (33xx), Education Improvement Act (EIA) (35xx), Lottery Act (36xx), State Revenue in Lieu of Taxes (38xx)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Example</a:t>
+              <a:t>Examples</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>3135 – Reading Coaches</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>3810 – Reimbursement for Local Residential Property Tax Relief (Tier 1)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2810663035"/>
@@ -12696,50 +12763,75 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A79615C6-0BD4-0E32-B09E-B0E257C395CB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Expenditure Codes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D625E6C-BE45-F579-0030-0162C5256882}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4116944680"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -13024,51 +13116,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{507CE5DC-3C26-25F4-EAAA-A4A346BDA9AA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Expenditure Fund Code Information</a:t>
+              <a:t>Expenditure Fund Codes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF1D5FA3-7F37-D0FA-01C8-3ECE6380186D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
@@ -13181,51 +13273,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28CF1B4A-F7ED-EA61-4EAA-80F6E5D7F4AD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Expenditure Fund Codes Information</a:t>
+              <a:t>Expenditure Fund Codes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B343B5D-4340-560E-7E37-9D7C92FA2E43}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
@@ -13861,51 +13953,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93E07D16-A537-248A-82D5-CB23616BEF30}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Expenditure Object Code Examples</a:t>
+              <a:t>Expenditure Object Codes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA9CEBAB-26D5-F967-FF9A-B234DF323A23}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
@@ -14044,50 +14136,75 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE7A5802-2A1C-B485-4E2E-95B87D1AD0B0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="6600" dirty="0"/>
               <a:t>Funding Manual/Financial Accounting Handbook Connection</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55524B0B-35FA-507A-299A-EAFF0FA51483}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1090583977"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -14099,51 +14216,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21AEF8F9-788B-6FE2-BE41-91CD95170DAD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Funding Manual &amp; Financial Accounting Handbook Connection</a:t>
+              <a:t>Funding Manual/Financial Accounting Handbook Connection</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51909083-52AF-BF41-9683-940BF932E0D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -14202,141 +14319,108 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D8C68FD-F87C-8CCC-2DBC-42E0DCC10528}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Office of Audit Services Contacts</a:t>
+              <a:t>Office of Auditing Services Contacts</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F5FB6F5-5DAD-50BC-18FB-B2C10762C16B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Hershula Davis</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Audits Director, Office of Audit Services</a:t>
+              <a:t>Audits Director, Office of Auditing Services</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>(803) 734-6022</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>hdavis@ed.sc.gov</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...19 lines deleted...]
-          <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
-              </a:rPr>
-[...10 lines deleted...]
-                <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>auditingservices@ed.sc.gov</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2558133876"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
@@ -14360,119 +14444,116 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D7E4EEB-AFD6-EA3E-167F-4A20789553E6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Financial Accounting Handbook Guidance</a:t>
+              <a:t>Financial Accounting Handbook</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49974F4A-FC38-D85D-538D-C4476732445D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Chart of accounts for LEA use</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Updated by the SCDE OAS</a:t>
+              <a:t>Updated by the Office of Auditing Services</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Modeled after Federal Financial Accounting Handbook</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>https://ed.sc.gov/finance/auditing/manuals-handbooks-and-guidelines/financial-accounting-handbook/fy-2020-21/</a:t>
-[...3 lines deleted...]
-          <a:p>
+              <a:t>Financial Accounting Handbook - South Carolina Department of Education</a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3227655996"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -14491,50 +14572,75 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2B40CF7-8502-A53F-925F-5FF33A0C787D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Sections</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72F39649-5F5C-CCCA-449F-928B32D0B102}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="70164204"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -14544,51 +14650,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E4AFC85-DA00-A332-BCB0-7E01430A8313}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Audit Sections</a:t>
+              <a:t>Sections</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CBE0C41-1BF2-740E-80EF-9B71BF86D9DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -14812,65 +14918,52 @@
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0"/>
               <a:t>List of </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0" err="1"/>
               <a:t>Subfunds</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0"/>
               <a:t>Table 4 – Expenditure Account Summary and Funds in Which These Accounts are Found</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0"/>
-              <a:t>List </a:t>
-[...13 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+              <a:t>List of Functions and Objects</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="692856945"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -14895,50 +14988,75 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91E5587A-EF0C-7A87-1B3A-51AA70824216}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="4800" dirty="0"/>
               <a:t>Table 2 – Revenue Account Summary and Funds in Which These Accounts are Found</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94A756B4-3D10-24C7-9E30-C33C77D32BCC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3763386469"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -14946,89 +15064,86 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D4E2210-930C-AED9-5A54-85BD23F0080E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Content Placeholder 4" descr="Revenue Account Summary and Funds in Which These Accounts are Found">
+          <p:cNvPr id="4" name="Content Placeholder 4" descr="Table">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EC57469-4708-0FB5-2108-181DEAC0FECA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1" y="346233"/>
-            <a:ext cx="18287999" cy="9594533"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18287999" cy="10287000"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2053947410"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_Office Theme">
   <a:themeElements>
     <a:clrScheme name="SCDE">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -15642,119 +15757,125 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3390cb59-90bc-4f11-98fc-f7bb6a79cbfc}" enabled="1" method="Standard" siteId="{2704e2c5-29f5-4f7e-b91c-bd56f0685995}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>powerpoint_light (4)</Template>
   <TotalTime></TotalTime>
-  <Words>1210</Words>
+  <Words>1157</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>192</Paragraphs>
+  <Paragraphs>182</Paragraphs>
   <Slides>33</Slides>
   <Notes>3</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>33</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="36" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>1_Office Theme</vt:lpstr>
       <vt:lpstr>Financial Accounting Handbook/Chart of Accounts</vt:lpstr>
       <vt:lpstr>Outline</vt:lpstr>
       <vt:lpstr>Financial Accounting Handbook</vt:lpstr>
-      <vt:lpstr>Financial Accounting Handbook Guidance</vt:lpstr>
+      <vt:lpstr>Financial Accounting Handbook</vt:lpstr>
       <vt:lpstr>Sections</vt:lpstr>
-      <vt:lpstr>Audit Sections</vt:lpstr>
+      <vt:lpstr>Sections</vt:lpstr>
       <vt:lpstr>Section 7: Revenue and Expenditure Function Codes</vt:lpstr>
       <vt:lpstr>Table 2 – Revenue Account Summary and Funds in Which These Accounts are Found</vt:lpstr>
-      <vt:lpstr>Table 2 Revenue Accounts</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Table 3 – Summary of Expenditure Accounts</vt:lpstr>
-      <vt:lpstr>Table 3 Summary of Expenditures</vt:lpstr>
-      <vt:lpstr>Table 3 Summary of Expenditure Accounts</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Table 4 – Expenditure Account Summary and Funds in Which These Accounts are Found</vt:lpstr>
-      <vt:lpstr>Table 4 Expenditure Account Summary</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Section 8:  Account Code Definitions</vt:lpstr>
       <vt:lpstr>Revenue Codes</vt:lpstr>
-      <vt:lpstr>Revenue Codes Identifier</vt:lpstr>
+      <vt:lpstr>Revenue Codes</vt:lpstr>
       <vt:lpstr>Local Revenue (1xxx)</vt:lpstr>
       <vt:lpstr>Intergovernmental Revenue (2xxx)</vt:lpstr>
       <vt:lpstr>State Revenue (3xxx)</vt:lpstr>
       <vt:lpstr>Federal Revenue (4xxx)</vt:lpstr>
       <vt:lpstr>Other Financing Sources (5xxx)</vt:lpstr>
       <vt:lpstr>Expenditure Codes</vt:lpstr>
       <vt:lpstr>Expenditures</vt:lpstr>
       <vt:lpstr>Expenditure Fund Codes</vt:lpstr>
-      <vt:lpstr>Expenditure Fund Code Information</vt:lpstr>
-      <vt:lpstr>Expenditure Fund Codes Information</vt:lpstr>
+      <vt:lpstr>Expenditure Fund Codes</vt:lpstr>
+      <vt:lpstr>Expenditure Fund Codes</vt:lpstr>
       <vt:lpstr>Expenditure Function Codes</vt:lpstr>
       <vt:lpstr>Expenditure Object Codes</vt:lpstr>
-      <vt:lpstr>Expenditure Object Code Examples</vt:lpstr>
+      <vt:lpstr>Expenditure Object Codes</vt:lpstr>
       <vt:lpstr>Funding Manual/Financial Accounting Handbook Connection</vt:lpstr>
-      <vt:lpstr>Funding Manual &amp; Financial Accounting Handbook Connection</vt:lpstr>
-      <vt:lpstr>Office of Audit Services Contacts</vt:lpstr>
+      <vt:lpstr>Funding Manual/Financial Accounting Handbook Connection</vt:lpstr>
+      <vt:lpstr>Office of Auditing Services Contacts</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>South Carolina Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>South Carolina Department of Education</dc:creator>
+  <dc:creator>Caple, Torrence L</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:identifier>DAGJFJTh0zc</dc:identifier>
 </cp:coreProperties>
 </file>