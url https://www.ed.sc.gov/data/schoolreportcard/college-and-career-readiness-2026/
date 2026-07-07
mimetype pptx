--- v0 (2026-04-29)
+++ v1 (2026-07-07)
@@ -1568,63 +1568,63 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent3"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="16556"/>
     <p:restoredTop sz="94658"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="63" d="100"/>
-          <a:sy n="63" d="100"/>
+          <a:sx n="70" d="100"/>
+          <a:sy n="70" d="100"/>
         </p:scale>
-        <p:origin x="192" y="736"/>
+        <p:origin x="720" y="84"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/><Relationship Id="rId77" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId75" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId76" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4236,51 +4236,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4143587" y="0"/>
             <a:ext cx="3169920" cy="481727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="96661" tIns="48331" rIns="96661" bIns="48331" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1300"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D003A10E-90C6-4978-89DC-ACC6D9E041AA}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/24/26</a:t>
+              <a:t>5/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="777875" y="1200150"/>
             <a:ext cx="5759450" cy="3240088"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -13249,51 +13249,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>3/24/26</a:t>
+              <a:t>5/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FE9CDF-4B22-2AEC-D3B4-2114FED224F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -14025,51 +14025,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>3/24/26</a:t>
+              <a:t>5/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62426D22-60B6-DC3A-E908-0B8868932C6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -14583,51 +14583,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>3/24/26</a:t>
+              <a:t>5/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62426D22-60B6-DC3A-E908-0B8868932C6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -15914,51 +15914,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>3/24/26</a:t>
+              <a:t>5/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7101E39D-C426-0C02-ADD0-C1A4A9D4AE6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -16883,51 +16883,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>3/24/26</a:t>
+              <a:t>5/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7101E39D-C426-0C02-ADD0-C1A4A9D4AE6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -17195,51 +17195,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>3/24/26</a:t>
+              <a:t>5/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63E825D9-F1DB-B607-A9E0-1F88C0393ABF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -17538,51 +17538,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>3/24/26</a:t>
+              <a:t>5/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63E825D9-F1DB-B607-A9E0-1F88C0393ABF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -17874,51 +17874,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>3/24/26</a:t>
+              <a:t>5/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8448CBD1-B5E6-754B-4D75-219F58E6DEA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -18331,51 +18331,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>3/24/26</a:t>
+              <a:t>5/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FE9CDF-4B22-2AEC-D3B4-2114FED224F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -18751,51 +18751,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>3/24/26</a:t>
+              <a:t>5/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -19112,51 +19112,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>3/24/26</a:t>
+              <a:t>5/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -19413,51 +19413,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>3/24/26</a:t>
+              <a:t>5/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
@@ -19684,51 +19684,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>3/24/26</a:t>
+              <a:t>5/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AAA586-00BD-3778-D3B0-1DF439C8D793}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1" hasCustomPrompt="1"/>
@@ -20015,51 +20015,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="9534526"/>
             <a:ext cx="4114800" cy="547688"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>3/24/26</a:t>
+              <a:t>5/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8448CBD1-B5E6-754B-4D75-219F58E6DEA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -20543,51 +20543,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>3/24/26</a:t>
+              <a:t>5/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88FE9CDF-4B22-2AEC-D3B4-2114FED224F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
@@ -20846,51 +20846,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr defTabSz="1371600"/>
             <a:fld id="{A448B9D2-E6E9-40E5-8C65-A106E5FF64CC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0">
                 <a:solidFill>
                   <a:prstClr val="black">
                     <a:tint val="82000"/>
                   </a:prstClr>
                 </a:solidFill>
               </a:rPr>
               <a:pPr defTabSz="1371600"/>
-              <a:t>3/24/26</a:t>
+              <a:t>5/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:prstClr val="black">
                   <a:tint val="82000"/>
                 </a:prstClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAF12BDF-56C2-0213-CE6C-82243BE91B51}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
@@ -30052,94 +30052,149 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAD47C73-514C-266D-2698-C7CF6CC9A2D5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="918972" y="2247900"/>
             <a:ext cx="16404336" cy="6361229"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3600"/>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t>In our February sessions, we stated that due to the variation in how districts handle the approval of Dual Enrollment courses for graduation requirements, SCDE will use the PowerSchool student-level Credit Type field in Stored Grades (i.e., student Historical Course Grades) to identify Dual Enrollment courses that fulfill a graduation requirement, as well as the subject matter associated with those courses. Coding accurate Credit Type information will be important for students' Dual Enrollment courses within F1 Stored Grades in PowerSchool.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
-[...6 lines deleted...]
-              <a:rPr lang="en-US" sz="3600"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t>We provided initial guidance on February 27.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="3600"/>
-[...3 lines deleted...]
-              <a:rPr lang="en-US" sz="3600"/>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t>Full guidance will be provided in the Office of Information Technology's document titled </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" i="1"/>
+              <a:rPr lang="en-US" sz="3600" i="1" dirty="0"/>
               <a:t>Credit Type Data Entry Instructions</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="3600"/>
+              <a:rPr lang="en-US" sz="3600" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3600"/>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="571500" indent="-571500">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3600"/>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE531472-BA66-D045-C528-06C0E873269B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="20876351">
+            <a:off x="700191" y="3880584"/>
+            <a:ext cx="15995177" cy="3480180"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="85000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="11500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Guidance Out of Date </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="11500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>– See Updated PPT</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2752854914"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED2639DA-4024-B58E-81AC-DF8730A021EA}"/>
@@ -34161,50 +34216,105 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" b="1"/>
               <a:t>LG</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600"/>
               <a:t>,HS,</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600" b="1"/>
               <a:t>C</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3600"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="571500" indent="-571500">
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3600"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFD74E03-B84D-7FB1-3489-AA4DFF31FDD4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="20876351">
+            <a:off x="700191" y="3880584"/>
+            <a:ext cx="15995177" cy="3480180"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="85000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="11500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Guidance Out of Date </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="11500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>– See Updated PPT</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3123967829"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31887596-BE38-A0AE-A70D-B8C29973F354}"/>
@@ -40699,70 +40809,50 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100049D0CC2A5211B4C888747B14FE75761" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e7de0c229ebec48572a3756d4b0fa51a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ac04766b-290c-42fc-a673-128e85a8f69d" xmlns:ns3="fdccf180-ee2c-409b-8a25-1cdfae5dab39" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="366f00552b99f4dd7104ea21653ff743" ns2:_="" ns3:_="">
     <xsd:import namespace="ac04766b-290c-42fc-a673-128e85a8f69d"/>
     <xsd:import namespace="fdccf180-ee2c-409b-8a25-1cdfae5dab39"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -40907,136 +40997,156 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ac04766b-290c-42fc-a673-128e85a8f69d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdccf180-ee2c-409b-8a25-1cdfae5dab39" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB46823D-2FD9-4D8B-ABD8-ABD5C5DAAED2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="ac04766b-290c-42fc-a673-128e85a8f69d"/>
     <ds:schemaRef ds:uri="fdccf180-ee2c-409b-8a25-1cdfae5dab39"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CD99C92-20D5-4D6D-B1DE-7E43054FF587}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FCAD417-77C3-4171-AF25-F6F1857C6079}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="fdccf180-ee2c-409b-8a25-1cdfae5dab39"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="ac04766b-290c-42fc-a673-128e85a8f69d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>powerpoint_light</Template>
   <TotalTime></TotalTime>
-  <Words>4996</Words>
-  <Application>Microsoft Macintosh PowerPoint</Application>
+  <Words>5012</Words>
+  <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>574</Paragraphs>
+  <Paragraphs>578</Paragraphs>
   <Slides>65</Slides>
   <Notes>63</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>65</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="72" baseType="lpstr">
       <vt:lpstr>Wingdings</vt:lpstr>
-      <vt:lpstr>Courier New</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Aptos (Body)</vt:lpstr>
       <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Courier New</vt:lpstr>
       <vt:lpstr>Arial,Sans-Serif</vt:lpstr>
       <vt:lpstr>1_Office Theme</vt:lpstr>
       <vt:lpstr>2026 Professional Development Series:  College and Career Readiness</vt:lpstr>
       <vt:lpstr>Agenda</vt:lpstr>
       <vt:lpstr>Update on Dual Enrollment</vt:lpstr>
       <vt:lpstr>Dual Enrollment – On-Track – Follow-up</vt:lpstr>
       <vt:lpstr>Dual Enrollment – On-Track – Coding</vt:lpstr>
       <vt:lpstr>Cohorts</vt:lpstr>
       <vt:lpstr>Who is in a Cohort?</vt:lpstr>
       <vt:lpstr>9th Grade Code Flowchart</vt:lpstr>
       <vt:lpstr>Cohort Maintenance</vt:lpstr>
       <vt:lpstr>High School Ratings</vt:lpstr>
       <vt:lpstr>High School Rating Points</vt:lpstr>
       <vt:lpstr>College and Career Readiness</vt:lpstr>
       <vt:lpstr>Reporting College and Career Readiness</vt:lpstr>
       <vt:lpstr>CCR Results: Percentages and Counts</vt:lpstr>
       <vt:lpstr>CCR Results: 4‑Year Graduation Cohort</vt:lpstr>
       <vt:lpstr>CCR: College-Ready Criteria - Assessments</vt:lpstr>
       <vt:lpstr>CCR: College-Ready Criteria - Dual Enrollment</vt:lpstr>
       <vt:lpstr>CCR: Career-Ready Criteria - Assessments</vt:lpstr>
       <vt:lpstr>CCR: Career-Ready Criteria Assessment at Adult Education</vt:lpstr>
       <vt:lpstr>CCR: Career-Ready Criteria – CTE with Credential</vt:lpstr>
       <vt:lpstr>CCR: Career-Ready Criteria – WBL </vt:lpstr>
       <vt:lpstr>CCR: Career-Ready Criteria – Employability Credential </vt:lpstr>
       <vt:lpstr>CCR Calculations</vt:lpstr>
@@ -41074,50 +41184,50 @@
       <vt:lpstr>Resolving Potential Issues - Resources</vt:lpstr>
       <vt:lpstr>Planning Time</vt:lpstr>
       <vt:lpstr>Session Evaluation</vt:lpstr>
       <vt:lpstr>Website</vt:lpstr>
       <vt:lpstr>Planning Time: Key Concepts</vt:lpstr>
       <vt:lpstr>Planning Time: Key Questions</vt:lpstr>
       <vt:lpstr>Next Steps</vt:lpstr>
       <vt:lpstr>Key Documents</vt:lpstr>
       <vt:lpstr>Key Takeaways</vt:lpstr>
       <vt:lpstr>Vann Holden</vt:lpstr>
       <vt:lpstr>ed.sc.gov</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>College and College Readiness</dc:title>
+  <dc:title>College and College Readiness Updated 5.12.26</dc:title>
   <dc:subject/>
   <dc:creator>South Carolina Department of Education</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <dc:identifier>DAGJFJTh0zc</dc:identifier>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100049D0CC2A5211B4C888747B14FE75761</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>